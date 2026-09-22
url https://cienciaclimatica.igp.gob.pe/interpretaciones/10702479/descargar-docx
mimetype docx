--- v0 (2025-12-16)
+++ v1 (2026-09-22)
@@ -42,51 +42,51 @@
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="1d4ed8"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/jmse13030501</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="rStyle"/>
         </w:rPr>
         <w:t xml:space="preserve">Intérprete</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Taipe Bendezu Gabriela</w:t>
+        <w:t xml:space="preserve">Taipe Bendezu Gabriela Amarilis</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="rStyle"/>
         </w:rPr>
         <w:t xml:space="preserve">Revisor(a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">POLO BRAVO CARLOS ARMANDO</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="rStyle"/>