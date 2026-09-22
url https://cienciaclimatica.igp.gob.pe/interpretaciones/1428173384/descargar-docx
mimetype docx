--- v0 (2025-12-18)
+++ v1 (2026-09-22)
@@ -13,61 +13,61 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="1d4ed8"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Climate change impacts on cultural heritage: A literature review</w:t>
+        <w:t xml:space="preserve">Persistent effect of El Niño on global economic growth</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="1d4ed8"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">https://doi.org/10.1080/09644016.2021.1979775</w:t>
+          <w:t xml:space="preserve">https://doi.org/10.1126/science.adf2983</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="rStyle"/>
         </w:rPr>
         <w:t xml:space="preserve">Intérprete</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Martínez Alejandra G.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -76,187 +76,192 @@
         </w:rPr>
         <w:t xml:space="preserve">Revisor(a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Martínez Alejandra G.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="rStyle"/>
         </w:rPr>
         <w:t xml:space="preserve">Resultados y conclusiones</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">rgdhzghghfgsfgjfjdhjjdgjdhgdjdhjdghjdgjrgdhzghghfgsfgjfjdhjjdgjdhgdjdhjdghjdgjrgdhzghghfgsfgjfjdhjjdgjdhgdjdhjdghjdgjrgdhzghghfgsfgjfjdhjjdgjdhgdjdhjdghjdgjrgdhzghghfgsfgjfjdhjjdgjdhgdjdhjdghjdgjrgdhzghghfgsfgjfjdhjjdgjdhgdjdhjdghjdgjrgdhzghghfgsfgjfjdhjjdgjdhgdjdhjdghjdgjrgdhzghghfgsfgjfjdhjjdgjdhgdjdhjdghjdgjrgdhzghghfgsfgjfjdhjjdgjdhgdjdhjdghjdgjrgdhzghghfgsfgjfjdhjjdgjdhgdjdhjdghjdgjrgdhzghghfgsfgjfjdhjjdgjdhgdjdhjdghjdgjrgdhzghghfgsfgjfjdhjjdgjdhgdjdhjdghjdgjrgdhzghghfgsfgjfjdhjjdgjdhgdjdhjdghjdgjrgdhzghghfgsfgjfjdhjjdgjdhgdjdhjdghjdgjrgdhzghghfgsfgjfjdhjjdgjdhgdjdhjdghjdgjrgdhzghghfgsfgjfjdhjjdgjdhgdjdhjdghjdgjrgdhzghghfgsfgjfjdhjjdgjdhgdjdhjdghjdgj</w:t>
+        <w:t xml:space="preserve">El artículo analiza el efecto de El Niño en el crecimiento económico mundial, a través de un análisis econométrico sobre el crecimiento del PBI en 147 países. Los resultados muestran que El Niño reduce el crecimiento económico de manera persistente, y no solo durante el año en que ocurre el evento, y que la magnitud del efecto depende de la intensidad de la teleconexión de cada país con El Niño: cuanto más fuertemente responde el clima de un país a las variaciones del Pacífico tropical, mayor tiende a ser el impacto económico. 
+Para el caso de Perú, las estimaciones indicaron que un evento El Niño puede reducir el crecimiento en 1,3 puntos porcentuales del PBI en el año del evento y que el efecto acumulado alcanza 6,2 puntos porcentuales después de cinco años. En comparación para países débilmente influenciados por El Niño, los efectos son pequeños e inciertos. 
+Adicionalmente, al ampliar el periodo de años de efectos de El Niño (número de rezagos), se encontró evidencia de que los efectos negativos de El Niño pueden persistir 12 años o más, aunque comienza una recuperación aproximadamente después de diez años, por lo que estimaciones históricas basadas en cinco años probablemente sean conservadoras.
+Así, se puede distinguir un “level effect” (efecto sobre el nivel), cuando El Niño provoca una caída temporal del ingreso o de la actividad económica, pero la economía se recupera y vuelve a su trayectoria original, de un de un “growth effect” (efecto sobre el crecimiento), cuando El Niño afecta la capacidad subyacente de la economía para crecer, y las pérdidas se acumulan a lo largo del tiempo.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="rStyle"/>
         </w:rPr>
         <w:t xml:space="preserve">Metodología y datos</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">rgdhzghghfgsfgjfjdhjjdgjdhgdjdhjdghjdgjrgdhzghghfgsfgjfjdhjjdgjdhgdjdhjdghjdgjrgdhzghghfgsfgjfjdhjjdgjdhgdjdhjdghjdgjrgdhzghghfgsfgjfjdhjjdgjdhgdjdhjdghjdgjrgdhzghghfgsfgjfjdhjjdgjdhgdjdhjdghjdgjrgdhzghghfgsfgjfjdhjjdgjdhgdjdhjdghjdgjrgdhzghghfgsfgjfjdhjjdgjdhgdjdhjdghjdgjrgdhzghghfgsfgjfjdhjjdgjdhgdjdhjdghjdgjrgdhzghghfgsfgjfjdhjjdgjdhgdjdhjdghjdgjrgdhzghghfgsfgjfjdhjjdgjdhgdjdhjdghjdgjrgdhzghghfgsfgjfjdhjjdgjdhgdjdhjdghjdgjrgdhzghghfgsfgjfjdhjjdgjdhgdjdhjdghjdgjrgdhzghghfgsfgjfjdhjjdgjdhgdjdhjdghjdgjrgdhzghghfgsfgjfjdhjjdgjdhgdjdhjdghjdgjrgdhzghghfgsfgjfjdhjjdgjdhgdjdhjdghjdgjrgdhzghghfgsfgjfjdhjjdgjdhgdjdhjdghjdgjrgdhzghghfgsfgjfjdhjjdgjdhgdjdhjdghjdgj</w:t>
+        <w:t xml:space="preserve">Para analizar el impacto de El Niño y La Niña sobre el crecimiento del PIB per cápita de 147 los países entre 1960 y 2019 , se utilizaron: (i) datos económicos: crecimiento del PIB real per cápita (GDPpc) a nivel nacional (variable sobre la que se estimó el efecto del ENSO) obtenidos del Penn World Table 10.0 y del Banco Mundial; (ii) datos del ENSO: se utilizaron dos índices, el E-index y el C-index, que representan diferentes componentes de ENSO; (iii) datos climáticos: temperatura y precipitación por país, con ellos se calculó su correlación con los índices ENSO para representar qué tanto responde el clima de cada país a ENSO; y (iv) teleconexiones: se construyeron valores específicos para cada país, asociados respectivamente con los índices E y C. 
+Se utilizó un modelo de regresión de rezagos distribuidos (distributed lag model) que incorpora la interacción entre la intensidad de El Niño (E-index) y la intensidad de la teleconexión de cada país, de este modo el modelo recoge la diferencia entre países según su exposición climática, en lugar de clasificarlos simplemente como “teleconectados” o “no teleconectados”. El modelo principal utiliza cinco rezagos, de modo que estima y acumula los efectos desde el año del evento hasta cinco años después, aunque se hicieron pruebas ampliando el rango hasta 14 rezagos.
+Adicionalmente se realizaron pruebas de robustez para comprobar que factores externos (como por ejemplo shocks económicos globales) no alteraran significativamente los resultados.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="rStyle"/>
         </w:rPr>
         <w:t xml:space="preserve">Limitaciones de la investigación</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">rgdhzghghfgsfgjfjdhjjdgjdhgdjdhjdghjdgjrgdhzghghfgsfgjfjdhjjdgjdhgdjdhjdghjdgjrgdhzghghfgsfgjfjdhjjdgjdhgdjdhjdghjdgjrgdhzghghfgsfgjfjdhjjdgjdhgdjdhjdghjdgjrgdhzghghfgsfgjfjdhjjdgjdhgdjdhjdghjdgjrgdhzghghfgsfgjfjdhjjdgjdhgdjdhjdghjdgjrgdhzghghfgsfgjfjdhjjdgjdhgdjdhjdghjdgjrgdhzghghfgsfgjfjdhjjdgjdhgdjdhjdghjdgjrgdhzghghfgsfgjfjdhjjdgjdhgdjdhjdghjdgjrgdhzghghfgsfgjfjdhjjdgjdhgdjdhjdghjdgjrgdhzghghfgsfgjfjdhjjdgjdhgdjdhjdghjdgjrgdhzghghfgsfgjfjdhjjdgjdhgdjdhjdghjdgjrgdhzghghfgsfgjfjdhjjdgjdhgdjdhjdghjdgjrgdhzghghfgsfgjfjdhjjdgjdhgdjdhjdghjdgjrgdhzghghfgsfgjfjdhjjdgjdhgdjdhjdghjdgjrgdhzghghfgsfgjfjdhjjdgjdhgdjdhjdghjdgjrgdhzghghfgsfgjfjdhjjdgjdhgdjdhjdghjdgj</w:t>
+        <w:t xml:space="preserve">Una limitación central del estudio es la brevedad del período observacional disponible (1960–2019) para identificar efectos económicos que podrían extenderse durante muchos años. Otra limitación relevante es la escala espacial: el análisis agrega las variables climáticas y económicas a nivel nacional, aunque un país utilizado como unidad de análisis no constituye una escala geofísicamente significativa, dado que las teleconexiones vinculadas a El Niño pueden variar mucho dentro de un mismo territorio.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="rStyle"/>
         </w:rPr>
         <w:t xml:space="preserve">Recomendaciones</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Para el caso de Perú sería recomendable desarrollar análisis subnacionales y más locales, en lugar de representar todo el país mediante una única teleconexión y una única tasa de crecimiento. Esto permitiría estudiar por separado regiones que tienen exposiciones muy diferentes a El Niño, así como investigar qué sectores económicos explican la persistencia de las pérdidas y cuánto demora la recuperación en cada territorio.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="rStyle"/>
         </w:rPr>
         <w:t xml:space="preserve">Adaptación:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Agua,  Agricultura,  Bosques,  Pesca y acuicultura ,  Salud,  Turismo,  Transporte</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="rStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mitigación:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="rStyle"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mitigación:</w:t>
-[...15 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Escala:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Global</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="rStyle"/>
         </w:rPr>
         <w:t xml:space="preserve">Ámbito geográfico:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">sghsfh</w:t>
+        <w:t xml:space="preserve">Mundial</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="rStyle"/>
         </w:rPr>
         <w:t xml:space="preserve">Palabras clave:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">El Niño, PBI , Teleconexiones, Crecimiento económico, ENSO, Efecto antropogénico</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -408,51 +413,51 @@
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="gStyle"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:color w:val="777777"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/09644016.2021.1979775" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1126/science.adf2983" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>