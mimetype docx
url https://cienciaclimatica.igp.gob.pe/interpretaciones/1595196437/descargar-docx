--- v0 (2026-04-02)
+++ v1 (2026-07-23)
@@ -180,51 +180,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Mitigación:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="rStyle"/>
         </w:rPr>
         <w:t xml:space="preserve">Escala:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Global</w:t>
+        <w:t xml:space="preserve">Provincial</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="rStyle"/>
         </w:rPr>
         <w:t xml:space="preserve">Ámbito geográfico:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Subcuenca Cairani-Camilaca,  región Tacna,  Perú.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="rStyle"/>